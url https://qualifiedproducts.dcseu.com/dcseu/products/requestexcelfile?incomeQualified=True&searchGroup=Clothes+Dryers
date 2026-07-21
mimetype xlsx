--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c54dd3d8374d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e17d216dcd9744a28b02d0dc84314aaf.psmdcp" Id="Re604e4a6b6ce49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc407632a51db4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea70bb3fa844b9282fbe142e0411f4f.psmdcp" Id="R59edf2a506d5424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-4-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Drum Capacity (cubic feet)</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
@@ -3785,50 +3785,50 @@
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-4-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-4-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>