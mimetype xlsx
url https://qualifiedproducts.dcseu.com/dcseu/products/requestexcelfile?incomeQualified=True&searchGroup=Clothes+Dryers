--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc407632a51db4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ea70bb3fa844b9282fbe142e0411f4f.psmdcp" Id="R59edf2a506d5424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d5bee0d16b4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/603f813c67c34f419e3e61cb18e10bc1.psmdcp" Id="R7b41d19637c34508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Drum Capacity (cubic feet)</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
@@ -3785,50 +3785,50 @@
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-5-2026</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>