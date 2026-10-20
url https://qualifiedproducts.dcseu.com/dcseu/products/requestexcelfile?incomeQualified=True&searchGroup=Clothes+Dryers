--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d5bee0d16b4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/603f813c67c34f419e3e61cb18e10bc1.psmdcp" Id="R7b41d19637c34508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5af4ba718e4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7a05eac3f844ed099d6f67d3990f9b1.psmdcp" Id="R4ac4ee40c0ff442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="10-20-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>Drum Capacity (cubic feet)</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
@@ -214,50 +214,62 @@
   <x:si>
     <x:t>217</x:t>
   </x:si>
   <x:si>
     <x:t>Low GWP Refrigerant</x:t>
   </x:si>
   <x:si>
     <x:t>911651</x:t>
   </x:si>
   <x:si>
     <x:t>2397438</x:t>
   </x:si>
   <x:si>
     <x:t>HPD24414W3</x:t>
   </x:si>
   <x:si>
     <x:t>1559041</x:t>
   </x:si>
   <x:si>
     <x:t>4000188</x:t>
   </x:si>
   <x:si>
     <x:t>Blomberg</x:t>
   </x:si>
   <x:si>
+    <x:t>BLH240W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1959605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4695974</x:t>
+  </x:si>
+  <x:si>
     <x:t>DHP24400W</x:t>
   </x:si>
   <x:si>
     <x:t>911653</x:t>
   </x:si>
   <x:si>
     <x:t>2289054</x:t>
   </x:si>
   <x:si>
     <x:t>DHP24404W</x:t>
   </x:si>
   <x:si>
     <x:t>911654</x:t>
   </x:si>
   <x:si>
     <x:t>2397439</x:t>
   </x:si>
   <x:si>
     <x:t>DHP24404W3</x:t>
   </x:si>
   <x:si>
     <x:t>1559040</x:t>
   </x:si>
   <x:si>
     <x:t>4000187</x:t>
@@ -475,77 +487,104 @@
   <x:si>
     <x:t>911989</x:t>
   </x:si>
   <x:si>
     <x:t>2308246</x:t>
   </x:si>
   <x:si>
     <x:t>TWI180 WP</x:t>
   </x:si>
   <x:si>
     <x:t>911990</x:t>
   </x:si>
   <x:si>
     <x:t>2308247</x:t>
   </x:si>
   <x:si>
     <x:t>TWI680WP</x:t>
   </x:si>
   <x:si>
     <x:t>911991</x:t>
   </x:si>
   <x:si>
     <x:t>2374518</x:t>
   </x:si>
   <x:si>
+    <x:t>TXB360WP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1959596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4687115</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXD160WP</x:t>
   </x:si>
   <x:si>
     <x:t>911992</x:t>
   </x:si>
   <x:si>
     <x:t>2374522</x:t>
   </x:si>
   <x:si>
+    <x:t>TXF360WP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1959595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4687114</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXI680WP</x:t>
   </x:si>
   <x:si>
     <x:t>911993</x:t>
   </x:si>
   <x:si>
     <x:t>2374519</x:t>
   </x:si>
   <x:si>
     <x:t>TXR860WP</x:t>
   </x:si>
   <x:si>
     <x:t>911994</x:t>
   </x:si>
   <x:si>
     <x:t>2374517</x:t>
   </x:si>
   <x:si>
+    <x:t>TXR960WP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1959597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4687116</x:t>
+  </x:si>
+  <x:si>
     <x:t>Samsung</x:t>
   </x:si>
   <x:si>
     <x:t>DV22N680*H*</x:t>
   </x:si>
   <x:si>
     <x:t>145</x:t>
   </x:si>
   <x:si>
     <x:t>911868</x:t>
   </x:si>
   <x:si>
     <x:t>2325657</x:t>
   </x:si>
   <x:si>
     <x:t>DV22N685*H*</x:t>
   </x:si>
   <x:si>
     <x:t>911869</x:t>
   </x:si>
   <x:si>
     <x:t>2325656</x:t>
   </x:si>
   <x:si>
     <x:t>DV25B68**H*</x:t>
@@ -628,57 +667,75 @@
   <x:si>
     <x:t>4005884</x:t>
   </x:si>
   <x:si>
     <x:t>Summit</x:t>
   </x:si>
   <x:si>
     <x:t>LBDHP244</x:t>
   </x:si>
   <x:si>
     <x:t>1559033</x:t>
   </x:si>
   <x:si>
     <x:t>3893940</x:t>
   </x:si>
   <x:si>
     <x:t>LDHP24</x:t>
   </x:si>
   <x:si>
     <x:t>912095</x:t>
   </x:si>
   <x:si>
     <x:t>2372815</x:t>
   </x:si>
   <x:si>
+    <x:t>LDHP24W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1959598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690394</x:t>
+  </x:si>
+  <x:si>
     <x:t>SLD242W</x:t>
   </x:si>
   <x:si>
     <x:t>912096</x:t>
   </x:si>
   <x:si>
     <x:t>2372814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLDHP24W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1959599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690414</x:t>
   </x:si>
   <x:si>
     <x:t>SLDHP344</x:t>
   </x:si>
   <x:si>
     <x:t>1559034</x:t>
   </x:si>
   <x:si>
     <x:t>3893941</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool</x:t>
   </x:si>
   <x:si>
     <x:t>WED7990FW*</x:t>
   </x:si>
   <x:si>
     <x:t>7.4</x:t>
   </x:si>
   <x:si>
     <x:t>531</x:t>
   </x:si>
   <x:si>
     <x:t>912112</x:t>
   </x:si>
@@ -1159,51 +1216,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O63"/>
+  <x:dimension ref="A1:O69"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="54.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="24.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="37.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="21.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="46.853482" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="15.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="15.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="27.853482" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="10.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="18.282054" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="36.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
@@ -1650,2185 +1707,2431 @@
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M12" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="O12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O14" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M16" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="N16" s="0" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="O16" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="N17" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:15">
       <x:c r="A18" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="F18" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E18" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:15">
       <x:c r="A20" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="N21" s="0" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E22" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G22" s="0" t="s">
+      <x:c r="H22" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K22" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="L22" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M22" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="H22" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="M22" s="0" t="s">
+      <x:c r="N22" s="0" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="O22" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="N23" s="0" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K25" s="0" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="O26" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="N38" s="0" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="L39" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="L39" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="M39" s="0" t="s">
+      <x:c r="N39" s="0" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K40" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="L40" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M40" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="N40" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="L41" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M41" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="N41" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="N44" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I45" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="L45" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M45" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N45" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K46" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="L46" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M46" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="N46" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I49" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K49" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="L49" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M49" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="N49" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="L52" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M52" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="N52" s="0" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K53" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="L53" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M53" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="N53" s="0" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="L54" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M54" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="N54" s="0" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="O54" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I55" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K55" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F55" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="0" t="s">
+      <x:c r="L55" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M55" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="H55" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K57" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="N57" s="0" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="L58" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M58" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="N58" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="L59" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M59" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="N59" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I63" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K63" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="L63" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M63" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="N63" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="O63" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:15">
+      <x:c r="A64" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="H63" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="O63" s="0" t="s">
+      <x:c r="F64" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H64" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I64" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K64" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="L64" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M64" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="N64" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="O64" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:15">
+      <x:c r="A65" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I65" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K65" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="L65" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M65" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="N65" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="O65" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:15">
+      <x:c r="A66" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H66" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I66" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K66" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="L66" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M66" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="N66" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="O66" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:15">
+      <x:c r="A67" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I67" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K67" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="L67" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M67" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="N67" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="O67" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:15">
+      <x:c r="A68" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H68" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I68" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K68" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="L68" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M68" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="N68" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="O68" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:15">
+      <x:c r="A69" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I69" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K69" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="L69" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M69" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="N69" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="O69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>9-5-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>10-20-2026</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>