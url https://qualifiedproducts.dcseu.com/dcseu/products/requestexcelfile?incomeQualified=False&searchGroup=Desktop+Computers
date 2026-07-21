--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763d9912d06f4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5e56398edaf4eb29ca2d5731e70a5ef.psmdcp" Id="R4d5346357dfa448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde15a5e69e734279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c964263ef8547f5b1b9e7d1fc4941f0.psmdcp" Id="R4fb8f2477cb64cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-3-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
   </x:si>
   <x:si>
     <x:t>ModelName</x:t>
@@ -25392,50 +25392,50 @@
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="J606" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-3-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-3-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>