--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde15a5e69e734279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c964263ef8547f5b1b9e7d1fc4941f0.psmdcp" Id="R4fb8f2477cb64cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1573863f12f34349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ced6a2af9534c13a01264b1ef1f38a0.psmdcp" Id="R7b662c5d8cee4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
   </x:si>
   <x:si>
     <x:t>ModelName</x:t>
@@ -25392,50 +25392,50 @@
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="J606" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-5-2026</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>