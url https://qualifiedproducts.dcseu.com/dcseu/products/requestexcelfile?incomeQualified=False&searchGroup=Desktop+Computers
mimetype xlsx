--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1573863f12f34349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ced6a2af9534c13a01264b1ef1f38a0.psmdcp" Id="R7b662c5d8cee4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8def49bcc6554f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f339ad106ae348e8b63f6389b4d0d91c.psmdcp" Id="R27969764fabd4df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="10-20-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber2</x:t>
   </x:si>
   <x:si>
     <x:t>ModelName</x:t>
@@ -25392,50 +25392,50 @@
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="J606" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>9-5-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>10-20-2026</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>