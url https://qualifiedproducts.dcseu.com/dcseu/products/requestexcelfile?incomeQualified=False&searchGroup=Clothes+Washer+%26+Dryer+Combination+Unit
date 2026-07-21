--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b81a556a014da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40bfbf7a7f9c417b92afddd90c7fff44.psmdcp" Id="R7fbebcf626104226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30b5847dbf64a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84bdba8770414bfb83e7b35e8000a114.psmdcp" Id="Raa7efee089894a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-4-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Product Identifier</x:t>
@@ -1867,50 +1867,50 @@
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-4-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-4-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>