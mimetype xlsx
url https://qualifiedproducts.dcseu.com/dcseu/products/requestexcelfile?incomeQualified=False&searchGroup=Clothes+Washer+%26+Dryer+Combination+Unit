--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30b5847dbf64a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84bdba8770414bfb83e7b35e8000a114.psmdcp" Id="Raa7efee089894a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbad911708b343ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d82544ce56d346228b007cf68ddf48c1.psmdcp" Id="R077ab4f3dcfc4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Product Identifier</x:t>
@@ -1867,50 +1867,50 @@
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-5-2026</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>