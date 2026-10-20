--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbad911708b343ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d82544ce56d346228b007cf68ddf48c1.psmdcp" Id="R077ab4f3dcfc4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08bd4a781f8541a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c0ab81936704652b732df07d550e743.psmdcp" Id="Re82873efccfe4c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="10-20-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Product Identifier</x:t>
@@ -1867,50 +1867,50 @@
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>9-5-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>10-20-2026</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>