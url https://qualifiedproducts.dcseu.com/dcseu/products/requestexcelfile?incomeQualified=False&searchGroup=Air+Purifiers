--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac97b4618264bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30f6be18e6394de7add92d7c338b3621.psmdcp" Id="Rbd49304db4534ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6c86011f054dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2eee6bf63614dc6b5bd68ca6d077eb4.psmdcp" Id="Rdf6d943798b846ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="6-4-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>PM2.5-Free Clean Air Delivery Rate (CADR)</x:t>
@@ -130,2463 +130,2697 @@
   <x:si>
     <x:t>4572870</x:t>
   </x:si>
   <x:si>
     <x:t>AirDoctor LLC</x:t>
   </x:si>
   <x:si>
     <x:t>AirDoctor</x:t>
   </x:si>
   <x:si>
     <x:t>AD4000</x:t>
   </x:si>
   <x:si>
     <x:t>381.0</x:t>
   </x:si>
   <x:si>
     <x:t>AD4000G; AD4000H</x:t>
   </x:si>
   <x:si>
     <x:t>1693906</x:t>
   </x:si>
   <x:si>
     <x:t>4518215</x:t>
   </x:si>
   <x:si>
-    <x:t>AIRROMI INC</x:t>
-[...5 lines deleted...]
-    <x:t>A2002</x:t>
+    <x:t>Alen Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BreatheSmart 25i</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERGY STAR Most Efficient</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BreatheSmart 35i</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BreatheSmart 75i_V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM Conservation Group, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simply Conserve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM-AP1130-WH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Services LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon Basics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP5110-UL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0DT63BVN3,B0DT63BVN3,B0DT63BVN3 is same as model AP5110-UL, except model number.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMWAY KOREA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmosphere BLUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316500K*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arovast Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEVOIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core 400S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4027325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-B851S-WNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-B851S-****,LAP-B851S-****,* can represent different character or can be blank.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C161-WUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C161-ACAW; LAP-C161-AUS; LAP-C161-AUSW; LAP-C161-followed by up to four characters; LAP-C161-KUS,UPC: 810043375504,810123672899; LAP-C161-WAS; LAPC161-WCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4480656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C171-QUSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C171-AUSR,LAP-C171-AUSR; LAP-C171-BACAR,LAP-C171-BACAR; LAP-C171-BAUSR,LAP-C171-BAUSR; LAP-C171-BUSL,LAP-C171-BUSL; LAP-C171-DUSR,LAP-C171-DUSR; LAP-C171-GAUSR,LAP-C171-GAUSR; LAP-C171-PUSR,LAP-C171-PUSR; LAP-C171-RCUSR,LAP-C171-RCUSR; LAP-C171-XXXXX,LAP-C171-XXXXX,where "X" may be blank, number from 0 to 9 or letter from A to Z</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4009117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C341S-WUSZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C341S-WCAZ; LAP-C341S-XXXXX(where "X" may be blank, number from 0 to 9 or letter from A to Z)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4614674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C401S-WUSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C401S-KUSR; LAP-C401S-may be followed up to four characters</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4429169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C601S-WUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C601S-AUS; LAP-C601S-WCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4020853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C601S-WUSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4020852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blueair Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blueair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1831022000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1831023000,1831023000,UPC: 689122032351; 1831024000,1831024000,UPC: 689122032573 .Identical except model number and color</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3131000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3131000100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3132111100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3232111100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3231001100; 3234101100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3332111100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4079328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3431101000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3432111100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4079329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3613111100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3631101000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4312111000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4312112000,4312112000,4312112000 is same as 4312111000, except for color.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4470638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4412311000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512311000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4611094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4612522000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4610574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5431111000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5431112000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6712211000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7411371000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7412371000; 7413352000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure 211+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>347.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure 411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4046729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosch Thermotechnology Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bosch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air 1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air 500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1557996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4009456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air 2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air 4000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air 6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broader Trading (Hong Kong) Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soleusair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GA1-W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GA1-JW; GA1-KW; GA1-SW; GA1-TW; GA1-ZW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4046703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Tire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143-1309-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143-1310-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143-1311-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CleanForce Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CleanForce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CP-Rainbow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coway Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIRMEGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-1125G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-1125G_*; AP-1125G_GN,Model is Green color and associated UPC code is 82643900171; AP-1125G_WT,Model is White color and associated UPC code is 82643900170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-1515H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-2015F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>380.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-2425H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>387.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-2425H_*; AP-2425H_GR,Model is Gray color and associated UPC code is 82643900173; AP-2425H_WT,Model is White color and associated UPC code is 82643900172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4570177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-1526D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega Halo; Airmega Halo,*; Airmega Halo,B; Airmega Halo,W; AP-1526D,*; AP-1526D,B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4668554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 100(B),Airmega 100(B); Airmega 100(W),Airmega 100(W); AP-0823E,AP-0823E,All models are same except model number; AP-0823E(B),AP-0823E(B); AP-0823E(W),AP-0823E(W)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 350(W);Airmega 350(BG);Airmega 350(*);AP-1924A_WT;AP-1924A_BG; AP-1924A_*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1558001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1558002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 450(W);Airmega 450(BG);Airmega 450(*);AP-2524B_WT;AP-2524B_BG; AP-2524B_*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1558005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1558006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 450S(W);Airmega 450S(BG);Airmega 450S(*);AP-2524C_WT;AP-2524C_BG; AP-2524C _*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1558003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1558004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega ProX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>581.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega ProX(*); Airmega ProX(W); AP-3522F_*; AP-3522F_US; AP-3522F_WT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4015877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega ProX;Airmega ProX(W);Airmega ProX(*);AP-3522F_US;AP-3522F_WT;AP-3522F_*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4015875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-1523D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-1523D_*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4015678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4015832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega Halo; Airmega Halo,*; Airmega Halo,B; Airmega Halo,W; AP-1526D,*; AP-1526D,B; AP-1526D,W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4668514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-2023K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-2023K_*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4570157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-3018B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4481456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coway Airmega</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1557988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1557990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1557989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega ProX;AP-3522F_US;Airmega ProX(W);Airmega ProX(*);AP-3522F_WT;AP-3522F_*</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4015876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4015833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4570178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4668534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COWAY AIRMEGA, COWAY, Coway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airmega 50(*),Airmega 50(*); Airmega 50(B),Airmega 50(B); Airmega 50(W),Airmega 50(W); AP-0425C,AP-0425C; AP-0425C_*,AP-0425C_*,All models are identical with each other except the model name; AP-0425C(B),AP-0425C(B); AP-0425C_BK,AP-0425C_BK; AP-0425C(W),AP-0425C(W); AP-0425C_WT,AP-0425C_WT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1557991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4009116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuckoo Homesys Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUCKOO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAC-AH2810FNW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAC-D2020FW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4517931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAC-F3010FW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4517930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAC-K1910FW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4517929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAC-R1510FW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4517927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dreame Trading (Tianjin) Co. Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DREAME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVF20B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVF54A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4614554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electrolux Consumer Products, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frigidaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHAP1020A1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHAP1040A1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHAP2040A1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fellowes, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fellowes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeramax SV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD Midea Environment Appliances MFG Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAC-AB0610FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAP290BAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greenlite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G-Pure-22W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4514275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISINLIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vortex V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAPKJ350GS1BLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAPKJ350GS1GRY; LAPKJ350GS1WHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAPKJ500GTB32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>793K18A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>793K19A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>793K20A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAF-A40US(H)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ200G-Z41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ250G-Z42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ250G-Z43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ350G-S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT-AP003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ500G-JA32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ500G-L1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ600G-RX600A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US-KJ500G-TB32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAF-Z85US</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143-0033-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>okaysou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AirMac X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PELONIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRO AIRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1PAPUV15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PURE CODE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APU-S1WUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APU-Z43WUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PURECODE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAR001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENAP-250G-Z41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TaoTronics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toshiba</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greenlite Lighting Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G-Pure-15W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4437340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guangdong Invitop Technology Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afloia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4515858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamilton Beach Brands, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLOROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYPE AP30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYPE AP30,11010J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYPE AP31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYPE AP31,11020J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYPE AP32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYPE AP32,11030J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Type AP39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Type AP40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hesung Innovation Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dreo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP003S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP003AS; DWAP03AS; DWAP03S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP005S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP05S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP006S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP06S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP007AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP07AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP007S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP07S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4614114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP008S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP08S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4610614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009S; DWAP09; DWAP09S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4586495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP09AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4586614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP010S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP010AS; DWAP10AS; DWAP10S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dreo Home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP005AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP005S; DWAP05AS; DWAP05S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1745184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4570155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4610594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4614134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4586615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009; DWAP09; DWAP09S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4586496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hunan Douhe Intelligent Appliance Co., Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AeroNova</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DH-JH01A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MG01AJH; MGJHQ01A; MGK20J01A; MJ001AH; MJH001A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MK01A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4510007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALROCKET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DH-JH020US-A00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DH-JH20; MK20; VP-AP20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4638554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DH-JH01A; MG01AJH; MGJHQ01A; MGK20J01A; MJ001AH; MJH001A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4511176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROEVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4638474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DH-JH021US-A00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DH-JH21; MK21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4611114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4511173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREEZOME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4638494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4511175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G-Pure-7W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4511178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLOUDIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4638574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4511174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REEMKIZZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4638514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4511177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TABYIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4638534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOOPNU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4638454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKEA of Sweden AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ikea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E2111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionic Pro LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionic Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TA750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TA740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4653174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQAir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATEM E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4016351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRIS USA, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOOZOO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APF-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4515996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APF-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4515595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIESEAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4509936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaz Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA120***</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA125**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4576657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA4100B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA4100BC:HPA4100W; HPA4100B,USA market model with Black color.(00328785015119); HPA4100WC,Canada market model with White color.( 00328785015041)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA4200B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA4200BC,Canada market model with Black color.(00328785015225); HPA4200B,USA market model with Black color.(00328785015126); HPA4200WC,Canada market model with White color.(00328785015058); HPA4200W,USA market model with White color.(00328785014990)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA4300B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA4300BC,Canada market model with Black color.(00328785015232); HPA4300B,USA market model with Black color.(00328785015249); HPA4300WC,Canada market model with White color.(00328785015065); HPA4300W,USA market model with White color.(00328785014891)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA6000B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPA6000**; HPA6000B,USA market model with Black color.(00328785012743)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4005676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEEDARSON LIGHTING CO.,LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEEDARSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maxlite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longstar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-KJTS01-140-25W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4654774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MaxLite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP215SF3B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP215SF4B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4669654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEDIFY AIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4437397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4517791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA-40-V4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4497354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MA-50-V3.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Megalight Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byzeng</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH200-22J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MegaLight</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-HCE99-WT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP88-DTS-WT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MoreLite Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MoreLite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLRAP-2000W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLRAP-2000B; MLRAP-2000B-2PK; MLRAP-2000W-2PK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4429394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLRAP2000W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLRAP2000B; MLRAP2000B-2PK; MLRAP2000W-2PK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4512668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NuWave, LLC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuwave</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479**</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4668494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rainbow Purifiers, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rainbow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brisk Box Ultra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exhalaron Ultra Tri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4020922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luggable Ultra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4518200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luggable XL Ultra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4020923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luggable XXL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4020924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Consumer Information Products, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bionaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAP9260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAP9260W; BAP9260WR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4529281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure Connection Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOZOYO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200004-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200004-1; 200004-3; 200004-4; 200004-5; 200004-6; 200004-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4586108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure Air PA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure Air PA7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure Air PA2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure Air PA8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure Air PA6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pure Air PA12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4576946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharp Electronics Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCP70UW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCP70CW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1693966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4515997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenzhen Intellirocks Tech. Co., Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Govee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H7122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GoveeLife</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4576981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H7126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1580121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4016425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H7128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H7129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4437344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Air Lab Inc. d/b/a Windmill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Windmill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP2V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP1V1; SAP3V1; SAP4V1; SAP5V1; SAP6V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1695442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4529359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vesync (US) Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP-C311S-WUSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP- C311S-WCAR; LAP- C311S-XXXXX(where "X" may be blank, number from 0 to 9 or letter from A to Z)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4639114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W Appliance Company, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLACK+DECKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPT02</x:t>
   </x:si>
   <x:si>
     <x:t>57.0</x:t>
   </x:si>
   <x:si>
-    <x:t>1638659</x:t>
-[...2399 lines deleted...]
-    <x:t>4529359</x:t>
+    <x:t>BAPT01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4655174</x:t>
   </x:si>
   <x:si>
     <x:t>WINIX Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Winix</x:t>
   </x:si>
   <x:si>
     <x:t>AT40</x:t>
   </x:si>
   <x:si>
     <x:t>261.0</x:t>
   </x:si>
   <x:si>
     <x:t>AT41</x:t>
   </x:si>
   <x:si>
     <x:t>1864499</x:t>
   </x:si>
   <x:si>
     <x:t>4618154</x:t>
   </x:si>
   <x:si>
     <x:t>C610</x:t>
   </x:si>
@@ -3058,51 +3292,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L203"/>
+  <x:dimension ref="A1:L225"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="44.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="31.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="85.567768" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="38.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="85.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="255" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="10.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="18.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="29.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
@@ -3270,235 +3504,235 @@
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="E7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
+      <x:c r="H7" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F7" s="0" t="s">
+      <x:c r="K7" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F8" s="0" t="s">
+      <x:c r="K8" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="H11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
@@ -3506,6744 +3740,7514 @@
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="C13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="H13" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F13" s="0" t="s">
+      <x:c r="J13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H13" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J13" s="0" t="s">
+      <x:c r="K13" s="0" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E14" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F14" s="0" t="s">
+      <x:c r="H14" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="H14" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I14" s="0" t="s">
+      <x:c r="J14" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J14" s="0" t="s">
+      <x:c r="K14" s="0" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E15" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F15" s="0" t="s">
+      <x:c r="H15" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="H15" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I15" s="0" t="s">
+      <x:c r="J15" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="J15" s="0" t="s">
+      <x:c r="K15" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E16" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F16" s="0" t="s">
+      <x:c r="H16" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="H16" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I16" s="0" t="s">
+      <x:c r="J16" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="J16" s="0" t="s">
+      <x:c r="K16" s="0" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E17" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F17" s="0" t="s">
+      <x:c r="H17" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="H17" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I17" s="0" t="s">
+      <x:c r="J17" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="J17" s="0" t="s">
+      <x:c r="K17" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E18" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F18" s="0" t="s">
+      <x:c r="H18" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H18" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I18" s="0" t="s">
+      <x:c r="J18" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="J18" s="0" t="s">
+      <x:c r="K18" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F19" s="0" t="s">
+      <x:c r="H19" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="H19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I19" s="0" t="s">
+      <x:c r="K19" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E21" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F21" s="0" t="s">
+      <x:c r="H21" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="H21" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I21" s="0" t="s">
+      <x:c r="K21" s="0" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J22" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E22" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F22" s="0" t="s">
+      <x:c r="K22" s="0" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E23" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F23" s="0" t="s">
+      <x:c r="K23" s="0" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F24" s="0" t="s">
+      <x:c r="J24" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="H24" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J24" s="0" t="s">
+      <x:c r="K24" s="0" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F25" s="0" t="s">
+      <x:c r="H25" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="H25" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I25" s="0" t="s">
+      <x:c r="K25" s="0" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E26" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F26" s="0" t="s">
+      <x:c r="K26" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E27" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F27" s="0" t="s">
+      <x:c r="K27" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E28" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F28" s="0" t="s">
+      <x:c r="K28" s="0" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="K29" s="0" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E30" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="J30" s="0" t="s">
+      <x:c r="K30" s="0" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F31" s="0" t="s">
+      <x:c r="H31" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="H31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I31" s="0" t="s">
+      <x:c r="K31" s="0" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E32" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F32" s="0" t="s">
+      <x:c r="K32" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E33" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F33" s="0" t="s">
+      <x:c r="K33" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E34" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F34" s="0" t="s">
+      <x:c r="J34" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="H34" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J34" s="0" t="s">
+      <x:c r="K34" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12">
       <x:c r="A35" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E35" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F35" s="0" t="s">
+      <x:c r="H35" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I35" s="0" t="s">
+      <x:c r="K35" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12">
       <x:c r="A36" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E36" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F36" s="0" t="s">
+      <x:c r="J36" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="H36" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J36" s="0" t="s">
+      <x:c r="K36" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E37" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F37" s="0" t="s">
+      <x:c r="H37" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I37" s="0" t="s">
+      <x:c r="K37" s="0" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H38" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I38" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E38" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="0" t="s">
+      <x:c r="K38" s="0" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
+      <x:c r="E40" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E40" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F40" s="0" t="s">
+      <x:c r="H40" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J40" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="H40" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I40" s="0" t="s">
+      <x:c r="K40" s="0" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I41" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E41" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F41" s="0" t="s">
+      <x:c r="K41" s="0" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I42" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E42" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F42" s="0" t="s">
+      <x:c r="K42" s="0" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="H44" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C45" s="0" t="s">
+      <x:c r="E45" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
+      <x:c r="H45" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="I45" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E45" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F45" s="0" t="s">
+      <x:c r="K45" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J46" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E46" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F46" s="0" t="s">
+      <x:c r="K46" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E49" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F49" s="0" t="s">
+      <x:c r="H49" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I49" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="J49" s="0" t="s">
+      <x:c r="K49" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E50" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F50" s="0" t="s">
+      <x:c r="H50" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="H50" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I50" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J50" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="J50" s="0" t="s">
+      <x:c r="K50" s="0" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E51" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F51" s="0" t="s">
+      <x:c r="H51" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="I51" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="H51" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I51" s="0" t="s">
+      <x:c r="J51" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="J51" s="0" t="s">
+      <x:c r="K51" s="0" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E52" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="0" t="s">
+      <x:c r="H52" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C53" s="0" t="s">
+      <x:c r="D53" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="E53" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E53" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F53" s="0" t="s">
+      <x:c r="H53" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="H53" s="0" t="s">
+      <x:c r="J53" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="I53" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J53" s="0" t="s">
+      <x:c r="K53" s="0" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C54" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D54" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E54" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F54" s="0" t="s">
+      <x:c r="H54" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="H54" s="0" t="s">
+      <x:c r="K54" s="0" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C56" s="0" t="s">
+      <x:c r="D56" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C57" s="0" t="s">
+      <x:c r="D57" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C58" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C60" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D61" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="I61" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E61" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F61" s="0" t="s">
+      <x:c r="K61" s="0" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C62" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C66" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C68" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C70" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H74" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="I74" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J74" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D74" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K74" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="I83" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="J83" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="K83" s="0" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12">
       <x:c r="A88" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H92" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="I92" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J92" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C92" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K92" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12">
       <x:c r="A93" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H96" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="I96" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J96" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="H96" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K96" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D98" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H112" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="I112" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J112" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="K112" s="0" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12">
       <x:c r="A114" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12">
       <x:c r="A121" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12">
       <x:c r="A126" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="I127" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C127" s="0" t="s">
+      <x:c r="K127" s="0" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12">
       <x:c r="A129" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12">
       <x:c r="A130" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12">
       <x:c r="A131" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H132" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C132" s="0" t="s">
+      <x:c r="I132" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J132" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D132" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K132" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="I143" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D143" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="E149" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I149" s="0" t="s">
+      <x:c r="K149" s="0" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H152" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="I152" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="J152" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C152" s="0" t="s">
+      <x:c r="K152" s="0" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="I153" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="K153" s="0" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12">
       <x:c r="A155" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="I155" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="E155" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12">
       <x:c r="A156" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="K156" s="0" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12">
       <x:c r="A157" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12">
       <x:c r="A162" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12">
       <x:c r="A168" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12">
       <x:c r="A173" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12">
       <x:c r="A174" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12">
       <x:c r="A175" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:12">
       <x:c r="A180" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:12">
       <x:c r="A183" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:12">
       <x:c r="A184" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:12">
       <x:c r="A185" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:12">
       <x:c r="A186" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:12">
       <x:c r="A187" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:12">
       <x:c r="A188" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:12">
       <x:c r="A189" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:12">
       <x:c r="A190" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:12">
       <x:c r="A191" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:12">
       <x:c r="A192" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:12">
       <x:c r="A193" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:12">
       <x:c r="A194" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:12">
       <x:c r="A195" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:12">
       <x:c r="A196" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:12">
       <x:c r="A197" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:12">
       <x:c r="A198" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:12">
       <x:c r="A199" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:12">
       <x:c r="A200" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:12">
       <x:c r="A201" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:12">
       <x:c r="A202" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:12">
       <x:c r="A203" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J203" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="K203" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="L203" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:12">
+      <x:c r="A204" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="H204" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="I204" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J204" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="K204" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="L204" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:12">
+      <x:c r="A205" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="I205" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="J205" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="K205" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="L205" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:12">
+      <x:c r="A206" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H206" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="J206" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="K206" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="L206" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:12">
+      <x:c r="A207" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="I207" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="J207" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="K207" s="0" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="L207" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:12">
+      <x:c r="A208" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="C203" s="0" t="s">
+      <x:c r="J208" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="D203" s="0" t="s">
+      <x:c r="K208" s="0" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="L208" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:12">
+      <x:c r="A209" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="J209" s="0" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="K209" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="L209" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:12">
+      <x:c r="A210" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H210" s="0" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="I210" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="J210" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="K210" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
-      <x:c r="E203" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F203" s="0" t="s">
+      <x:c r="L210" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:12">
+      <x:c r="A211" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="H203" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I203" s="0" t="s">
+      <x:c r="C211" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="J203" s="0" t="s">
+      <x:c r="D211" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="K203" s="0" t="s">
+      <x:c r="E211" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="L203" s="0" t="s">
+      <x:c r="H211" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="I211" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J211" s="0" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="K211" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="L211" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:12">
+      <x:c r="A212" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="H212" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J212" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="K212" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="L212" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:12">
+      <x:c r="A213" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="I213" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J213" s="0" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="K213" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="L213" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:12">
+      <x:c r="A214" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="H214" s="0" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="J214" s="0" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="K214" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="L214" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:12">
+      <x:c r="A215" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="I215" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="J215" s="0" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="K215" s="0" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="L215" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:12">
+      <x:c r="A216" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H216" s="0" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="I216" s="0" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="J216" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="K216" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="L216" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:12">
+      <x:c r="A217" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="I217" s="0" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="J217" s="0" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="K217" s="0" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="L217" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:12">
+      <x:c r="A218" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="H218" s="0" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="I218" s="0" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="J218" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="K218" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="L218" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:12">
+      <x:c r="A219" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="I219" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J219" s="0" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="K219" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="L219" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:12">
+      <x:c r="A220" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="H220" s="0" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="I220" s="0" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="J220" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="K220" s="0" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="L220" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:12">
+      <x:c r="A221" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="I221" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="J221" s="0" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="K221" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="L221" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:12">
+      <x:c r="A222" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="H222" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="I222" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="J222" s="0" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="K222" s="0" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="L222" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:12">
+      <x:c r="A223" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="I223" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="K223" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="L223" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:12">
+      <x:c r="A224" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="H224" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="I224" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="J224" s="0" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="K224" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="L224" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:12">
+      <x:c r="A225" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="J225" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="K225" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="L225" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>6-4-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>6-4-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>7-21-2026</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>