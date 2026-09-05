--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6c86011f054dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2eee6bf63614dc6b5bd68ca6d077eb4.psmdcp" Id="Rdf6d943798b846ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc046419ff9db473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a9f2ebe715d4feeb8605deaf0781c3b.psmdcp" Id="Rd086838d341c4b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="7-21-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>PM2.5-Free Clean Air Delivery Rate (CADR)</x:t>
@@ -11204,50 +11204,50 @@
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>7-21-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>7-21-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>9-5-2026</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>