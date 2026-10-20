--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc046419ff9db473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a9f2ebe715d4feeb8605deaf0781c3b.psmdcp" Id="Rd086838d341c4b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2626aaf0b4864a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f095416d83846ebbedd8cf6e714234d.psmdcp" Id="Rf6c41f4d42ca40c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="9-5-2026" sheetId="1" r:id="rId2"/>
+    <x:sheet name="10-20-2026" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Product Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer</x:t>
   </x:si>
   <x:si>
     <x:t>BrandName</x:t>
   </x:si>
   <x:si>
     <x:t>ModelNumber</x:t>
   </x:si>
   <x:si>
     <x:t>ENERGY STAR Level</x:t>
   </x:si>
   <x:si>
     <x:t>PM2.5-Free Clean Air Delivery Rate (CADR)</x:t>
@@ -109,83 +109,110 @@
   <x:si>
     <x:t>1827602</x:t>
   </x:si>
   <x:si>
     <x:t>4572751</x:t>
   </x:si>
   <x:si>
     <x:t>Aerus LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Activepure</x:t>
   </x:si>
   <x:si>
     <x:t>E210A</x:t>
   </x:si>
   <x:si>
     <x:t>119.0</x:t>
   </x:si>
   <x:si>
     <x:t>1827603</x:t>
   </x:si>
   <x:si>
     <x:t>4572870</x:t>
   </x:si>
   <x:si>
+    <x:t>Aerus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F185B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERGY STAR Most Efficient</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4679774</x:t>
+  </x:si>
+  <x:si>
     <x:t>AirDoctor LLC</x:t>
   </x:si>
   <x:si>
     <x:t>AirDoctor</x:t>
   </x:si>
   <x:si>
+    <x:t>AD1500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4674734</x:t>
+  </x:si>
+  <x:si>
     <x:t>AD4000</x:t>
   </x:si>
   <x:si>
     <x:t>381.0</x:t>
   </x:si>
   <x:si>
     <x:t>AD4000G; AD4000H</x:t>
   </x:si>
   <x:si>
     <x:t>1693906</x:t>
   </x:si>
   <x:si>
     <x:t>4518215</x:t>
   </x:si>
   <x:si>
     <x:t>Alen Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Alen</x:t>
   </x:si>
   <x:si>
     <x:t>BreatheSmart 25i</x:t>
   </x:si>
   <x:si>
-    <x:t>ENERGY STAR Most Efficient</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>102.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693907</x:t>
   </x:si>
   <x:si>
     <x:t>4481446</x:t>
   </x:si>
   <x:si>
     <x:t>BreatheSmart 35i</x:t>
   </x:si>
   <x:si>
     <x:t>157.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693908</x:t>
   </x:si>
   <x:si>
     <x:t>4481445</x:t>
   </x:si>
   <x:si>
     <x:t>BreatheSmart 75i_V2</x:t>
   </x:si>
   <x:si>
     <x:t>360.0</x:t>
@@ -424,50 +451,59 @@
   <x:si>
     <x:t>156.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693917</x:t>
   </x:si>
   <x:si>
     <x:t>4510226</x:t>
   </x:si>
   <x:si>
     <x:t>3232111100</x:t>
   </x:si>
   <x:si>
     <x:t>154.0</x:t>
   </x:si>
   <x:si>
     <x:t>3231001100; 3234101100</x:t>
   </x:si>
   <x:si>
     <x:t>1693918</x:t>
   </x:si>
   <x:si>
     <x:t>4510393</x:t>
   </x:si>
   <x:si>
+    <x:t>3232111101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4688634</x:t>
+  </x:si>
+  <x:si>
     <x:t>3332111100</x:t>
   </x:si>
   <x:si>
     <x:t>298.0</x:t>
   </x:si>
   <x:si>
     <x:t>1613974</x:t>
   </x:si>
   <x:si>
     <x:t>4079328</x:t>
   </x:si>
   <x:si>
     <x:t>3431101000</x:t>
   </x:si>
   <x:si>
     <x:t>246.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693919</x:t>
   </x:si>
   <x:si>
     <x:t>4510392</x:t>
   </x:si>
   <x:si>
     <x:t>3432111100</x:t>
@@ -718,50 +754,68 @@
   <x:si>
     <x:t>143-1310-6</x:t>
   </x:si>
   <x:si>
     <x:t>245.0</x:t>
   </x:si>
   <x:si>
     <x:t>1638674</x:t>
   </x:si>
   <x:si>
     <x:t>4439228</x:t>
   </x:si>
   <x:si>
     <x:t>143-1311-4</x:t>
   </x:si>
   <x:si>
     <x:t>110.0</x:t>
   </x:si>
   <x:si>
     <x:t>1638675</x:t>
   </x:si>
   <x:si>
     <x:t>4439229</x:t>
   </x:si>
   <x:si>
+    <x:t>CHANGSHA YONGYAO TECHNOLOGY CO., LTD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIESEAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP-480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4696894</x:t>
+  </x:si>
+  <x:si>
     <x:t>CleanForce Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CleanForce</x:t>
   </x:si>
   <x:si>
     <x:t>CP-Rainbow</x:t>
   </x:si>
   <x:si>
     <x:t>286.0</x:t>
   </x:si>
   <x:si>
     <x:t>1695433</x:t>
   </x:si>
   <x:si>
     <x:t>4528833</x:t>
   </x:si>
   <x:si>
     <x:t>Coway Co., Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>AIRMEGA</x:t>
   </x:si>
   <x:si>
     <x:t>AP-1125G</x:t>
@@ -1159,65 +1213,101 @@
   <x:si>
     <x:t>1693937</x:t>
   </x:si>
   <x:si>
     <x:t>4517929</x:t>
   </x:si>
   <x:si>
     <x:t>CAC-R1510FW</x:t>
   </x:si>
   <x:si>
     <x:t>272.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693938</x:t>
   </x:si>
   <x:si>
     <x:t>4517927</x:t>
   </x:si>
   <x:si>
     <x:t>Dreame Trading (Tianjin) Co. Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>DREAME</x:t>
   </x:si>
   <x:si>
+    <x:t>CVA10B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4662914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVA11B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4701314</x:t>
+  </x:si>
+  <x:si>
     <x:t>CVF20B</x:t>
   </x:si>
   <x:si>
     <x:t>223.0</x:t>
   </x:si>
   <x:si>
     <x:t>CVF54A</x:t>
   </x:si>
   <x:si>
     <x:t>1894385</x:t>
   </x:si>
   <x:si>
     <x:t>4614554</x:t>
   </x:si>
   <x:si>
+    <x:t>CVM10B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4667354</x:t>
+  </x:si>
+  <x:si>
     <x:t>Electrolux Consumer Products, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Frigidaire</x:t>
   </x:si>
   <x:si>
     <x:t>FHAP1020A1</x:t>
   </x:si>
   <x:si>
     <x:t>116.0</x:t>
   </x:si>
   <x:si>
     <x:t>1638662</x:t>
   </x:si>
   <x:si>
     <x:t>4439554</x:t>
   </x:si>
   <x:si>
     <x:t>FHAP1040A1</x:t>
   </x:si>
   <x:si>
     <x:t>1638663</x:t>
   </x:si>
   <x:si>
     <x:t>4439553</x:t>
@@ -1366,113 +1456,131 @@
   <x:si>
     <x:t>CAF-A40US(H)</x:t>
   </x:si>
   <x:si>
     <x:t>130.0</x:t>
   </x:si>
   <x:si>
     <x:t>1638689</x:t>
   </x:si>
   <x:si>
     <x:t>4439577</x:t>
   </x:si>
   <x:si>
     <x:t>KJ200G-Z41</x:t>
   </x:si>
   <x:si>
     <x:t>1638690</x:t>
   </x:si>
   <x:si>
     <x:t>4439564</x:t>
   </x:si>
   <x:si>
     <x:t>KJ250G-Z42</x:t>
   </x:si>
   <x:si>
-    <x:t>147.0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1638691</x:t>
   </x:si>
   <x:si>
     <x:t>4439571</x:t>
   </x:si>
   <x:si>
     <x:t>KJ250G-Z43</x:t>
   </x:si>
   <x:si>
     <x:t>1638692</x:t>
   </x:si>
   <x:si>
     <x:t>4439574</x:t>
   </x:si>
   <x:si>
     <x:t>KJ350G-S1</x:t>
   </x:si>
   <x:si>
     <x:t>TT-AP003</x:t>
   </x:si>
   <x:si>
     <x:t>1638693</x:t>
   </x:si>
   <x:si>
     <x:t>4439559</x:t>
   </x:si>
   <x:si>
     <x:t>KJ500G-JA32</x:t>
   </x:si>
   <x:si>
     <x:t>303.0</x:t>
   </x:si>
   <x:si>
     <x:t>1638694</x:t>
   </x:si>
   <x:si>
     <x:t>4439580</x:t>
   </x:si>
   <x:si>
     <x:t>KJ500G-L1</x:t>
   </x:si>
   <x:si>
     <x:t>1638695</x:t>
   </x:si>
   <x:si>
     <x:t>4439582</x:t>
   </x:si>
   <x:si>
+    <x:t>309.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143-0033-2; AirMac X7; KJ500-L1A-SH; SAP4582SAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690234</x:t>
+  </x:si>
+  <x:si>
     <x:t>KJ600G-RX600A</x:t>
   </x:si>
   <x:si>
     <x:t>373.0</x:t>
   </x:si>
   <x:si>
     <x:t>1638696</x:t>
   </x:si>
   <x:si>
     <x:t>4439585</x:t>
   </x:si>
   <x:si>
+    <x:t>KJ600F-LM1-SH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4687034</x:t>
+  </x:si>
+  <x:si>
     <x:t>US-KJ500G-TB32</x:t>
   </x:si>
   <x:si>
     <x:t>1638697</x:t>
   </x:si>
   <x:si>
     <x:t>4439557</x:t>
   </x:si>
   <x:si>
     <x:t>CAF-Z85US</x:t>
   </x:si>
   <x:si>
     <x:t>1638698</x:t>
   </x:si>
   <x:si>
     <x:t>4439569</x:t>
   </x:si>
   <x:si>
     <x:t>143-0033-2</x:t>
   </x:si>
   <x:si>
     <x:t>1638699</x:t>
   </x:si>
   <x:si>
     <x:t>4439584</x:t>
@@ -1540,149 +1648,197 @@
   <x:si>
     <x:t>4439562</x:t>
   </x:si>
   <x:si>
     <x:t>APU-Z43WUS</x:t>
   </x:si>
   <x:si>
     <x:t>1638707</x:t>
   </x:si>
   <x:si>
     <x:t>4439576</x:t>
   </x:si>
   <x:si>
     <x:t>PURECODE</x:t>
   </x:si>
   <x:si>
     <x:t>PAR001</x:t>
   </x:si>
   <x:si>
     <x:t>1638708</x:t>
   </x:si>
   <x:si>
     <x:t>4439586</x:t>
   </x:si>
   <x:si>
+    <x:t>1962358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4687054</x:t>
+  </x:si>
+  <x:si>
     <x:t>Senville</x:t>
   </x:si>
   <x:si>
     <x:t>SENAP-250G-Z41</x:t>
   </x:si>
   <x:si>
     <x:t>1638709</x:t>
   </x:si>
   <x:si>
     <x:t>4439568</x:t>
   </x:si>
   <x:si>
+    <x:t>Sharp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143-0033-2; KJ500-L1A-SH; SAP4582SAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4690254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KJ400G-L1A-SH Lite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP3473SAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4695474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP5682SAW,ModelKJ600F-LM1-SH and SAP5682SAW are identical except for the model name</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4687074</x:t>
+  </x:si>
+  <x:si>
     <x:t>TaoTronics</x:t>
   </x:si>
   <x:si>
     <x:t>1638710</x:t>
   </x:si>
   <x:si>
     <x:t>4439560</x:t>
   </x:si>
   <x:si>
     <x:t>Toshiba</x:t>
   </x:si>
   <x:si>
     <x:t>1638711</x:t>
   </x:si>
   <x:si>
     <x:t>4439578</x:t>
   </x:si>
   <x:si>
     <x:t>1638712</x:t>
   </x:si>
   <x:si>
     <x:t>4439570</x:t>
   </x:si>
   <x:si>
     <x:t>Greenlite Lighting Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>G-Pure-15W</x:t>
   </x:si>
   <x:si>
     <x:t>105.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693942</x:t>
   </x:si>
   <x:si>
     <x:t>4437340</x:t>
   </x:si>
   <x:si>
+    <x:t>G-Pure1-22W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4672534</x:t>
+  </x:si>
+  <x:si>
     <x:t>Guangdong Invitop Technology Co., Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Afloia</x:t>
   </x:si>
   <x:si>
     <x:t>Kilo</x:t>
   </x:si>
   <x:si>
     <x:t>86.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693943</x:t>
   </x:si>
   <x:si>
     <x:t>4515858</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Beach Brands, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>CLOROX</x:t>
   </x:si>
   <x:si>
     <x:t>11010</x:t>
   </x:si>
   <x:si>
     <x:t>212.0</x:t>
   </x:si>
   <x:si>
     <x:t>TYPE AP30</x:t>
   </x:si>
   <x:si>
     <x:t>TYPE AP30,11010J</x:t>
   </x:si>
   <x:si>
     <x:t>1638676</x:t>
   </x:si>
   <x:si>
     <x:t>4439466</x:t>
   </x:si>
   <x:si>
     <x:t>11020</x:t>
   </x:si>
   <x:si>
-    <x:t>56.0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>TYPE AP31</x:t>
   </x:si>
   <x:si>
     <x:t>TYPE AP31,11020J</x:t>
   </x:si>
   <x:si>
     <x:t>1638677</x:t>
   </x:si>
   <x:si>
     <x:t>4439468</x:t>
   </x:si>
   <x:si>
     <x:t>11030</x:t>
   </x:si>
   <x:si>
     <x:t>151.0</x:t>
   </x:si>
   <x:si>
     <x:t>TYPE AP32</x:t>
   </x:si>
   <x:si>
     <x:t>TYPE AP32,11030J</x:t>
   </x:si>
   <x:si>
     <x:t>1638678</x:t>
@@ -1699,77 +1855,116 @@
   <x:si>
     <x:t>Type AP39</x:t>
   </x:si>
   <x:si>
     <x:t>1693944</x:t>
   </x:si>
   <x:si>
     <x:t>4005673</x:t>
   </x:si>
   <x:si>
     <x:t>11101</x:t>
   </x:si>
   <x:si>
     <x:t>83.0</x:t>
   </x:si>
   <x:si>
     <x:t>Type AP40</x:t>
   </x:si>
   <x:si>
     <x:t>1693945</x:t>
   </x:si>
   <x:si>
     <x:t>4005671</x:t>
   </x:si>
   <x:si>
+    <x:t>HealthWay Home Products, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HealthWay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAX500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4701214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intellipure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4701234</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hesung Innovation Corp</x:t>
   </x:si>
   <x:si>
     <x:t>Dreo</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP003S</x:t>
   </x:si>
   <x:si>
     <x:t>300.0</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP003AS; DWAP03AS; DWAP03S</x:t>
   </x:si>
   <x:si>
     <x:t>1827604</x:t>
   </x:si>
   <x:si>
     <x:t>4577082</x:t>
   </x:si>
   <x:si>
+    <x:t>DR-HAP005AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP005S; DWAP05AS; DWAP05S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670514</x:t>
+  </x:si>
+  <x:si>
     <x:t>DR-HAP005S</x:t>
   </x:si>
   <x:si>
-    <x:t>121.0</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DWAP05S</x:t>
   </x:si>
   <x:si>
     <x:t>1638679</x:t>
   </x:si>
   <x:si>
     <x:t>4471358</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP006</x:t>
   </x:si>
   <x:si>
     <x:t>106.0</x:t>
   </x:si>
   <x:si>
     <x:t>DWAP06</x:t>
   </x:si>
   <x:si>
     <x:t>1638680</x:t>
   </x:si>
   <x:si>
     <x:t>4439712</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP006S</x:t>
@@ -1798,200 +1993,212 @@
   <x:si>
     <x:t>4577020</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP007S</x:t>
   </x:si>
   <x:si>
     <x:t>DWAP07S</x:t>
   </x:si>
   <x:si>
     <x:t>1695436</x:t>
   </x:si>
   <x:si>
     <x:t>4528733</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP008</x:t>
   </x:si>
   <x:si>
     <x:t>118.0</x:t>
   </x:si>
   <x:si>
     <x:t>DWAP08</x:t>
   </x:si>
   <x:si>
+    <x:t>1864506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4610594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP008S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP08S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4610614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009S; DWAP09; DWAP09S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4586495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP009AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWAP09AS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4586614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP010S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HAP010AS; DWAP10AS; DWAP10S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1864498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4587204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HTF022S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR-HTF022AS; DWTF22AS; DWTF22S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4698194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dreo Home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1894386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4670074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4471359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1638684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4439711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1827608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4577021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1745184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4570155</x:t>
+  </x:si>
+  <x:si>
     <x:t>1864495</x:t>
   </x:si>
   <x:si>
     <x:t>4614114</x:t>
   </x:si>
   <x:si>
-    <x:t>DR-HAP008S</x:t>
-[...112 lines deleted...]
-  <x:si>
     <x:t>1864507</x:t>
   </x:si>
   <x:si>
     <x:t>4614134</x:t>
   </x:si>
   <x:si>
     <x:t>1864508</x:t>
   </x:si>
   <x:si>
     <x:t>4586615</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP009S</x:t>
   </x:si>
   <x:si>
     <x:t>DR-HAP009; DWAP09; DWAP09S</x:t>
   </x:si>
   <x:si>
     <x:t>1827609</x:t>
   </x:si>
   <x:si>
     <x:t>4586496</x:t>
   </x:si>
   <x:si>
     <x:t>1864509</x:t>
   </x:si>
   <x:si>
     <x:t>4587205</x:t>
   </x:si>
   <x:si>
+    <x:t>1962367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4698214</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hunan Douhe Intelligent Appliance Co., Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AeroNova</x:t>
   </x:si>
   <x:si>
     <x:t>DH-JH01A</x:t>
   </x:si>
   <x:si>
     <x:t>32.0</x:t>
   </x:si>
   <x:si>
     <x:t>MG01AJH; MGJHQ01A; MGK20J01A; MJ001AH; MJH001A</x:t>
   </x:si>
   <x:si>
     <x:t>1693946</x:t>
   </x:si>
   <x:si>
     <x:t>4510008</x:t>
   </x:si>
   <x:si>
     <x:t>MK01A</x:t>
   </x:si>
   <x:si>
     <x:t>1693947</x:t>
@@ -2203,53 +2410,50 @@
   <x:si>
     <x:t>APF-20</x:t>
   </x:si>
   <x:si>
     <x:t>1693954</x:t>
   </x:si>
   <x:si>
     <x:t>4515996</x:t>
   </x:si>
   <x:si>
     <x:t>APF-25</x:t>
   </x:si>
   <x:si>
     <x:t>199.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693955</x:t>
   </x:si>
   <x:si>
     <x:t>4515595</x:t>
   </x:si>
   <x:si>
     <x:t>JHS INC</x:t>
   </x:si>
   <x:si>
-    <x:t>SIESEAN</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AP-400</x:t>
   </x:si>
   <x:si>
     <x:t>235.0</x:t>
   </x:si>
   <x:si>
     <x:t>1693956</x:t>
   </x:si>
   <x:si>
     <x:t>4509936</x:t>
   </x:si>
   <x:si>
     <x:t>Kaz Incorporated</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell</x:t>
   </x:si>
   <x:si>
     <x:t>HPA120***</x:t>
   </x:si>
   <x:si>
     <x:t>75.0</x:t>
   </x:si>
   <x:si>
     <x:t>1695437</x:t>
@@ -2653,53 +2857,50 @@
   <x:si>
     <x:t>1827613</x:t>
   </x:si>
   <x:si>
     <x:t>4577050</x:t>
   </x:si>
   <x:si>
     <x:t>Pure Air PA6</x:t>
   </x:si>
   <x:si>
     <x:t>367.0</x:t>
   </x:si>
   <x:si>
     <x:t>Pure Air PA12</x:t>
   </x:si>
   <x:si>
     <x:t>1827614</x:t>
   </x:si>
   <x:si>
     <x:t>4576946</x:t>
   </x:si>
   <x:si>
     <x:t>Sharp Electronics Corporation</x:t>
   </x:si>
   <x:si>
-    <x:t>Sharp</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KCP70UW</x:t>
   </x:si>
   <x:si>
     <x:t>KCP70CW</x:t>
   </x:si>
   <x:si>
     <x:t>1693966</x:t>
   </x:si>
   <x:si>
     <x:t>4515997</x:t>
   </x:si>
   <x:si>
     <x:t>Shenzhen Intellirocks Tech. Co., Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Govee</x:t>
   </x:si>
   <x:si>
     <x:t>H7122</x:t>
   </x:si>
   <x:si>
     <x:t>211.0</x:t>
   </x:si>
   <x:si>
     <x:t>1695441</x:t>
@@ -2758,50 +2959,65 @@
   <x:si>
     <x:t>1695442</x:t>
   </x:si>
   <x:si>
     <x:t>4529359</x:t>
   </x:si>
   <x:si>
     <x:t>Vesync (US) Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>LAP-C311S-WUSR</x:t>
   </x:si>
   <x:si>
     <x:t>175.0</x:t>
   </x:si>
   <x:si>
     <x:t>LAP- C311S-WCAR; LAP- C311S-XXXXX(where "X" may be blank, number from 0 to 9 or letter from A to Z)</x:t>
   </x:si>
   <x:si>
     <x:t>1894401</x:t>
   </x:si>
   <x:si>
     <x:t>4639114</x:t>
   </x:si>
   <x:si>
+    <x:t>LAP-C511S-WUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAP- C511S-WCA; LAP-C511S- xxxx, (“x"can be "A-Z" or "0-9" or blank)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4682774</x:t>
+  </x:si>
+  <x:si>
     <x:t>W Appliance Company, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>BLACK+DECKER</x:t>
   </x:si>
   <x:si>
     <x:t>BAPT02</x:t>
   </x:si>
   <x:si>
     <x:t>57.0</x:t>
   </x:si>
   <x:si>
     <x:t>BAPT01</x:t>
   </x:si>
   <x:si>
     <x:t>1894402</x:t>
   </x:si>
   <x:si>
     <x:t>4655174</x:t>
   </x:si>
   <x:si>
     <x:t>WINIX Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Winix</x:t>
@@ -2809,99 +3025,90 @@
   <x:si>
     <x:t>AT40</x:t>
   </x:si>
   <x:si>
     <x:t>261.0</x:t>
   </x:si>
   <x:si>
     <x:t>AT41</x:t>
   </x:si>
   <x:si>
     <x:t>1864499</x:t>
   </x:si>
   <x:si>
     <x:t>4618154</x:t>
   </x:si>
   <x:si>
     <x:t>C610</x:t>
   </x:si>
   <x:si>
     <x:t>1693967</x:t>
   </x:si>
   <x:si>
     <x:t>4514027</x:t>
   </x:si>
   <x:si>
+    <x:t>C710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C710,C710 is a derivative model of C610. C710 is identical in performance to C610, only difference is inlet and exhaust design change with updated control panel.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1962369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4623754</x:t>
+  </x:si>
+  <x:si>
     <x:t>T810</x:t>
   </x:si>
   <x:si>
     <x:t>271.0</x:t>
   </x:si>
   <x:si>
     <x:t>T820; T830</x:t>
   </x:si>
   <x:si>
     <x:t>1693968</x:t>
   </x:si>
   <x:si>
     <x:t>4514026</x:t>
   </x:si>
   <x:si>
     <x:t>Tower XQ</x:t>
   </x:si>
   <x:si>
     <x:t>471.0</x:t>
   </x:si>
   <x:si>
     <x:t>XQ Pro</x:t>
   </x:si>
   <x:si>
     <x:t>1827616</x:t>
   </x:si>
   <x:si>
     <x:t>4572714</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>4439225</x:t>
   </x:si>
   <x:si>
     <x:t>Zhuhai Invitop Technology Co.,Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Aeocky</x:t>
   </x:si>
   <x:si>
     <x:t>Cybertron</x:t>
   </x:si>
   <x:si>
     <x:t>82.0</x:t>
   </x:si>
   <x:si>
     <x:t>Cybertraon</x:t>
   </x:si>
   <x:si>
     <x:t>Cybertron-Pro; Cybertron-Ultra</x:t>
   </x:si>
   <x:si>
     <x:t>1693969</x:t>
   </x:si>
   <x:si>
     <x:t>4513918</x:t>
   </x:si>
@@ -3292,51 +3499,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L225"/>
+  <x:dimension ref="A1:L245"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="44.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="31.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="85.567768" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="25.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="38.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="85.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="255" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="10.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="18.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="29.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
@@ -3460,7794 +3667,8494 @@
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C5" s="0" t="s">
+      <x:c r="D5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
+      <x:c r="E5" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="J5" s="0" t="s">
+      <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C6" s="0" t="s">
+      <x:c r="D6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="E6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
+      <x:c r="H6" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F6" s="0" t="s">
+      <x:c r="K6" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F7" s="0" t="s">
+      <x:c r="J7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H7" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J7" s="0" t="s">
+      <x:c r="K7" s="0" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H8" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="E9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F9" s="0" t="s">
+      <x:c r="H9" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H9" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J9" s="0" t="s">
+      <x:c r="K9" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C10" s="0" t="s">
+      <x:c r="H10" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="K10" s="0" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C11" s="0" t="s">
+      <x:c r="K11" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C12" s="0" t="s">
+      <x:c r="J12" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
+      <x:c r="K12" s="0" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F13" s="0" t="s">
+      <x:c r="H13" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="H13" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I13" s="0" t="s">
+      <x:c r="K13" s="0" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="J14" s="0" t="s">
+      <x:c r="K14" s="0" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E15" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F15" s="0" t="s">
+      <x:c r="H15" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="H15" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I15" s="0" t="s">
+      <x:c r="J15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="J15" s="0" t="s">
+      <x:c r="K15" s="0" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E16" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F16" s="0" t="s">
+      <x:c r="H16" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="H16" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I16" s="0" t="s">
+      <x:c r="J16" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="J16" s="0" t="s">
+      <x:c r="K16" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E17" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F17" s="0" t="s">
+      <x:c r="H17" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="H17" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I17" s="0" t="s">
+      <x:c r="J17" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="J17" s="0" t="s">
+      <x:c r="K17" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E18" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F18" s="0" t="s">
+      <x:c r="H18" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="H18" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I18" s="0" t="s">
+      <x:c r="J18" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="J18" s="0" t="s">
+      <x:c r="K18" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F19" s="0" t="s">
+      <x:c r="H19" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="H20" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F20" s="0" t="s">
+      <x:c r="J20" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="H20" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I20" s="0" t="s">
+      <x:c r="K20" s="0" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E21" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F21" s="0" t="s">
+      <x:c r="K21" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="H24" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="H30" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="K32" s="0" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E33" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F33" s="0" t="s">
+      <x:c r="H33" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="J34" s="0" t="s">
+      <x:c r="K34" s="0" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12">
       <x:c r="A35" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E35" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F35" s="0" t="s">
+      <x:c r="H35" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J35" s="0" t="s">
+      <x:c r="K35" s="0" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12">
       <x:c r="A36" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E36" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F36" s="0" t="s">
+      <x:c r="H36" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J36" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="H36" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I36" s="0" t="s">
+      <x:c r="K36" s="0" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E37" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F37" s="0" t="s">
+      <x:c r="J37" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="H37" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J37" s="0" t="s">
+      <x:c r="K37" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E38" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="0" t="s">
+      <x:c r="H38" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="I38" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="H38" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J38" s="0" t="s">
+      <x:c r="K38" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C39" s="0" t="s">
+      <x:c r="H39" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="I39" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D39" s="0" t="s">
+      <x:c r="J39" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E39" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F39" s="0" t="s">
+      <x:c r="K39" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="H40" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I40" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J40" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="K40" s="0" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="I41" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="K41" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E42" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F42" s="0" t="s">
+      <x:c r="H42" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I42" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C43" s="0" t="s">
+      <x:c r="E43" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D43" s="0" t="s">
+      <x:c r="H43" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="I43" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E43" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F43" s="0" t="s">
+      <x:c r="K43" s="0" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="I44" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J44" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="K44" s="0" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J46" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E46" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F46" s="0" t="s">
+      <x:c r="K46" s="0" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C47" s="0" t="s">
+      <x:c r="E47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D47" s="0" t="s">
+      <x:c r="H47" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E47" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F47" s="0" t="s">
+      <x:c r="K47" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H48" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="I48" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J48" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C48" s="0" t="s">
+      <x:c r="K48" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="I51" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="K51" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I52" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E52" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="0" t="s">
+      <x:c r="J52" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="H52" s="0" t="s">
+      <x:c r="K52" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
+      <x:c r="K53" s="0" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="K54" s="0" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="H55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H86" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="I86" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J86" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E86" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F86" s="0" t="s">
+      <x:c r="K86" s="0" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E87" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12">
       <x:c r="A88" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="H89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C90" s="0" t="s">
+      <x:c r="E90" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D90" s="0" t="s">
+      <x:c r="H90" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="I90" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J90" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E90" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F90" s="0" t="s">
+      <x:c r="K90" s="0" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="I91" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J91" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="K91" s="0" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H92" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="I92" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J92" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E92" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F92" s="0" t="s">
+      <x:c r="K92" s="0" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12">
       <x:c r="A93" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C93" s="0" t="s">
+      <x:c r="E93" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D93" s="0" t="s">
+      <x:c r="H93" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="I93" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J93" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E93" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F93" s="0" t="s">
+      <x:c r="K93" s="0" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H94" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I94" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J94" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C94" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D94" s="0" t="s">
+      <x:c r="K94" s="0" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="I95" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="J95" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D95" s="0" t="s">
+      <x:c r="K95" s="0" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H96" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="I96" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J96" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="K96" s="0" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D97" s="0" t="s">
+      <x:c r="H97" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="I97" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J97" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E97" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="J97" s="0" t="s">
+      <x:c r="K97" s="0" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H98" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="I98" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J98" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D98" s="0" t="s">
+      <x:c r="K98" s="0" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D100" s="0" t="s">
+      <x:c r="H100" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="I100" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J100" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E100" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="J100" s="0" t="s">
+      <x:c r="K100" s="0" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12">
       <x:c r="A107" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12">
       <x:c r="A111" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12">
       <x:c r="A112" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12">
       <x:c r="A114" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12">
       <x:c r="A115" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12">
       <x:c r="A116" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12">
       <x:c r="A118" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12">
       <x:c r="A121" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12">
       <x:c r="A122" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12">
       <x:c r="A123" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12">
       <x:c r="A124" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12">
       <x:c r="A125" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12">
       <x:c r="A126" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12">
       <x:c r="A127" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12">
       <x:c r="A128" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12">
       <x:c r="A129" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="H129" s="0" t="s">
+      <x:c r="I129" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="I129" s="0" t="s">
+      <x:c r="K129" s="0" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12">
       <x:c r="A130" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H130" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="I130" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J130" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="K130" s="0" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12">
       <x:c r="A131" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12">
       <x:c r="A132" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12">
       <x:c r="A133" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12">
       <x:c r="A134" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12">
       <x:c r="A135" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H136" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="I136" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="K136" s="0" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12">
       <x:c r="A137" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12">
       <x:c r="A138" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12">
       <x:c r="A139" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12">
       <x:c r="A142" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12">
       <x:c r="A143" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12">
       <x:c r="A144" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12">
       <x:c r="A145" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12">
       <x:c r="A146" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="H146" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="I146" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="H146" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K146" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12">
       <x:c r="A147" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12">
       <x:c r="A148" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D148" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12">
       <x:c r="A149" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12">
       <x:c r="A150" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="K150" s="0" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12">
       <x:c r="A151" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12">
       <x:c r="A152" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12">
       <x:c r="A153" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12">
       <x:c r="A154" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12">
       <x:c r="A155" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12">
       <x:c r="A156" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12">
       <x:c r="A157" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12">
       <x:c r="A158" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12">
       <x:c r="A159" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12">
       <x:c r="A160" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12">
       <x:c r="A161" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12">
       <x:c r="A162" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12">
       <x:c r="A163" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12">
       <x:c r="A164" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12">
       <x:c r="A165" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12">
       <x:c r="A166" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12">
       <x:c r="A167" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="I167" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C167" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12">
       <x:c r="A168" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H168" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="H168" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12">
       <x:c r="A169" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12">
       <x:c r="A170" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12">
       <x:c r="A171" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12">
       <x:c r="A172" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12">
       <x:c r="A173" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12">
       <x:c r="A174" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12">
       <x:c r="A175" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="J175" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="J175" s="0" t="s">
+      <x:c r="K175" s="0" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12">
       <x:c r="A176" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12">
       <x:c r="A177" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D177" s="0" t="s">
+      <x:c r="E177" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="I177" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J177" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="E177" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="J177" s="0" t="s">
+      <x:c r="K177" s="0" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12">
       <x:c r="A178" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:12">
       <x:c r="A179" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="I179" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="D179" s="0" t="s">
+      <x:c r="J179" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="E179" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F179" s="0" t="s">
+      <x:c r="K179" s="0" t="s">
         <x:v>733</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:12">
       <x:c r="A180" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="H180" s="0" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="I180" s="0" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="J180" s="0" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="K180" s="0" t="s">
         <x:v>736</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:12">
       <x:c r="A181" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="D181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="I181" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="H181" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:12">
       <x:c r="A182" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:12">
       <x:c r="A183" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:12">
       <x:c r="A184" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:12">
       <x:c r="A185" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:12">
       <x:c r="A186" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:12">
       <x:c r="A187" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:12">
       <x:c r="A188" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:12">
       <x:c r="A189" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:12">
       <x:c r="A190" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:12">
       <x:c r="A191" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:12">
       <x:c r="A192" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:12">
       <x:c r="A193" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:12">
       <x:c r="A194" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:12">
       <x:c r="A195" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:12">
       <x:c r="A196" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:12">
       <x:c r="A197" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:12">
       <x:c r="A198" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:12">
       <x:c r="A199" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:12">
       <x:c r="A200" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:12">
       <x:c r="A201" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:12">
       <x:c r="A202" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:12">
       <x:c r="A203" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:12">
       <x:c r="A204" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="H204" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="I204" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="J204" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="C204" s="0" t="s">
+      <x:c r="K204" s="0" t="s">
         <x:v>832</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:12">
       <x:c r="A205" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:12">
       <x:c r="A206" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:12">
       <x:c r="A207" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:12">
       <x:c r="A208" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:12">
       <x:c r="A209" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:12">
       <x:c r="A210" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:12">
       <x:c r="A211" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:12">
       <x:c r="A212" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:12">
       <x:c r="A213" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:12">
       <x:c r="A214" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:12">
       <x:c r="A215" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:12">
       <x:c r="A216" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:12">
       <x:c r="A217" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:12">
       <x:c r="A218" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:12">
       <x:c r="A219" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:12">
       <x:c r="A220" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:12">
       <x:c r="A221" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:12">
       <x:c r="A222" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:12">
       <x:c r="A223" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:12">
       <x:c r="A224" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:12">
       <x:c r="A225" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="I225" s="0" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="J225" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="K225" s="0" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="L225" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:12">
+      <x:c r="A226" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="H226" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="I226" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="J226" s="0" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="K226" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="L226" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:12">
+      <x:c r="A227" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="I227" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="J227" s="0" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="K227" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="L227" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:12">
+      <x:c r="A228" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="H228" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="I228" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="J228" s="0" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="K228" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="L228" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:12">
+      <x:c r="A229" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H229" s="0" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="I229" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="C225" s="0" t="s">
+      <x:c r="J229" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="D225" s="0" t="s">
+      <x:c r="K229" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="L229" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:12">
+      <x:c r="A230" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C230" s="0" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="D230" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="E230" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F230" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="H230" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="I230" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J230" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="K230" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="L230" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:12">
+      <x:c r="A231" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C231" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="D231" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="I231" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J231" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="K231" s="0" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="L231" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:12">
+      <x:c r="A232" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C232" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="E225" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F225" s="0" t="s">
+      <x:c r="H232" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="I232" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J232" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
-      <x:c r="H225" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I225" s="0" t="s">
+      <x:c r="K232" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
-      <x:c r="J225" s="0" t="s">
+      <x:c r="L232" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:12">
+      <x:c r="A233" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="K225" s="0" t="s">
+      <x:c r="E233" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="I233" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
-      <x:c r="L225" s="0" t="s">
+      <x:c r="J233" s="0" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="K233" s="0" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="L233" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:12">
+      <x:c r="A234" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C234" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="E234" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="H234" s="0" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="I234" s="0" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="J234" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="K234" s="0" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="L234" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:12">
+      <x:c r="A235" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="C235" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="E235" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="I235" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="J235" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="K235" s="0" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="L235" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:12">
+      <x:c r="A236" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="C236" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="H236" s="0" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="I236" s="0" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="J236" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="K236" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="L236" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:12">
+      <x:c r="A237" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C237" s="0" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="I237" s="0" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="J237" s="0" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="K237" s="0" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="L237" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:12">
+      <x:c r="A238" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F238" s="0" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="H238" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="I238" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="J238" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="K238" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="L238" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:12">
+      <x:c r="A239" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C239" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="I239" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J239" s="0" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="K239" s="0" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="L239" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:12">
+      <x:c r="A240" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="E240" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H240" s="0" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="I240" s="0" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="J240" s="0" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="K240" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="L240" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:12">
+      <x:c r="A241" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C241" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F241" s="0" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="I241" s="0" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="J241" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="K241" s="0" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="L241" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:12">
+      <x:c r="A242" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F242" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="H242" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="I242" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="J242" s="0" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="K242" s="0" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="L242" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:12">
+      <x:c r="A243" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="I243" s="0" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="J243" s="0" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="K243" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="L243" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:12">
+      <x:c r="A244" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="D244" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="E244" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F244" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="H244" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="I244" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="J244" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="K244" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="L244" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:12">
+      <x:c r="A245" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="E245" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F245" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="I245" s="0" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="J245" s="0" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="K245" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="L245" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>9-5-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>9-5-2026!Print_Titles</vt:lpstr>
+      <vt:lpstr>10-20-2026</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Area</vt:lpstr>
+      <vt:lpstr>10-20-2026!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>